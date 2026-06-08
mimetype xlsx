--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -51,393 +51,393 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/127/projeto-de-lei-n-166-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/127/projeto-de-lei-n-166-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre remuneração de servidores publicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/126/projeto-de-lei-n-167-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/126/projeto-de-lei-n-167-2011.pdf</t>
   </si>
   <si>
     <t>Cria cargos de provimento efetivo nbo quadro de pessoal da Prefeitura Municipal de Cajueiro da Praia, e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/125/projeto-de-lei-n-168-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/125/projeto-de-lei-n-168-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o vencimento base e remuneração dos cargos de provimento efetivo e de provimento em comissão, da estrutura organizacional administrativa da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/124/projeto-de-lei-n-169-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/124/projeto-de-lei-n-169-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/123/projeto-de-lei-n-170-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/123/projeto-de-lei-n-170-2011.pdf</t>
   </si>
   <si>
     <t>Estabelece critérios para provisão de beneficios eventuais no âmbito da politica publica de assistência social no municipio de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/122/projeto-de-lei-n-172-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/122/projeto-de-lei-n-172-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração de pessoal na Prefeitura Municipal de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/121/projeto-de-lei-n-173-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/121/projeto-de-lei-n-173-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Cargos, Carreira e Remuneração dos Profissionais da Educação Básica do Municipio de Cajueiro da Praia - PI e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/120/projeto-de-lei-n-174-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/120/projeto-de-lei-n-174-2011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a pagar abono aos professores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/119/projeto-de-lei-n-175-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/119/projeto-de-lei-n-175-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Segurança Alimentar e Nutricional de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/118/projeto-de-lei-n-176-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/118/projeto-de-lei-n-176-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal da Juventude e da Conferência Municipal da Juventude e dá outras providências.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/117/projeto-de-lei-n-177-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/117/projeto-de-lei-n-177-2011.pdf</t>
   </si>
   <si>
     <t>Fixa valor para os débitos judiciais a serem pagos mediante Requisição de Pequeno Valor (RPV) pelo Municipio de Cajueiro da Praia, Estado do Piaui, nos termos do disposto no art. 100, §§ 3º e 4º da Constituição da Republica e dá outras providências.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/116/projeto-de-lei-n-178-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/116/projeto-de-lei-n-178-2011.pdf</t>
   </si>
   <si>
     <t>Cria cargos de provimento efetivo no quadro de pessoal da Prefeitura Municipal de Cajueiro da Praia, e dá outras providências.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/115/projeto-de-lei-n-179-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/115/projeto-de-lei-n-179-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre função gratificada de pessoal da Prefeitura Municipal de Cajueiro da Praia, e dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/114/projeto-de-lei-n-182-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/114/projeto-de-lei-n-182-2011.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 242, de 20 de junho que dispõe sobre as Diretrizes Orçamentarias 2012.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/113/projeto-de-lei-n-183-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/113/projeto-de-lei-n-183-2011.pdf</t>
   </si>
   <si>
     <t>Cria função gratificada no quadro de pessoal da Prefeitura Municipal de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/112/projeto-de-lei-n-184-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/112/projeto-de-lei-n-184-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição de feriado no Municipio de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/111/projeto-de-lei-n-185-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/111/projeto-de-lei-n-185-2011.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Postos de Saúde no Municipio de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/110/projeto-de-lei-n-186-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/110/projeto-de-lei-n-186-2011.pdf</t>
   </si>
   <si>
     <t>Dá denominação a conjunto residencial e via pública no Municipio de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/109/projeto-de-lei-n-187-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/109/projeto-de-lei-n-187-2011.pdf</t>
   </si>
   <si>
     <t>Concede aumento aos professores da Educação Básica do municipio na forma em que dispõe, altera dispositivo da Lei nº 241, de 17 de maio de 2011 e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/108/projeto-de-lei-n-188-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/108/projeto-de-lei-n-188-2011.pdf</t>
   </si>
   <si>
     <t>Oficializa denominação de Posto de Saúde no Municipio de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/107/projeto-de-lei-n-189-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/107/projeto-de-lei-n-189-2011.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cajueirense à Sra. Silvia Basto de Ataide Silva e dá outras providências.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/106/projeto-de-lei-n-190-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/106/projeto-de-lei-n-190-2011.pdf</t>
   </si>
   <si>
     <t>Denomina vias publicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/105/projeto-de-lei-n-191-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/105/projeto-de-lei-n-191-2011.pdf</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/104/projeto-de-lei-n-192-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/104/projeto-de-lei-n-192-2011.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a remuneração dos Agentes Comunitários de Saúde do Municipio de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/103/projeto-de-lei-n-193-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/103/projeto-de-lei-n-193-2011.pdf</t>
   </si>
   <si>
     <t>Cria cargos de provimento em comissão na estrutura organizacional da Prefeitura Municipal do Municipio de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/102/projeto-de-lei-n-194-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/102/projeto-de-lei-n-194-2011.pdf</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/101/projeto-de-lei-n-195-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/101/projeto-de-lei-n-195-2011.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cajueirense ao Padre Heinrich Hegemann e dá outras providências.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/100/projeto-de-lei-n-196-2011.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/100/projeto-de-lei-n-196-2011.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadão Cajueirense ao Senador João Vicente Claudino e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2012/99/projeto-de-lei-n-197-2012.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2012/99/projeto-de-lei-n-197-2012.pdf</t>
   </si>
   <si>
     <t>Inclui Projeto na Lei de Diretrizes Orçamentarias 2011 e no Plano Plurianual do Municipio.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2012/98/projeto-de-lei-n-198-2012.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2012/98/projeto-de-lei-n-198-2012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -744,68 +744,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/127/projeto-de-lei-n-166-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/126/projeto-de-lei-n-167-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/125/projeto-de-lei-n-168-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/124/projeto-de-lei-n-169-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/123/projeto-de-lei-n-170-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/122/projeto-de-lei-n-172-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/121/projeto-de-lei-n-173-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/120/projeto-de-lei-n-174-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/119/projeto-de-lei-n-175-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/118/projeto-de-lei-n-176-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/117/projeto-de-lei-n-177-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/116/projeto-de-lei-n-178-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/115/projeto-de-lei-n-179-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/114/projeto-de-lei-n-182-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/113/projeto-de-lei-n-183-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/112/projeto-de-lei-n-184-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/111/projeto-de-lei-n-185-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/110/projeto-de-lei-n-186-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/109/projeto-de-lei-n-187-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/108/projeto-de-lei-n-188-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/107/projeto-de-lei-n-189-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/106/projeto-de-lei-n-190-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/105/projeto-de-lei-n-191-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/104/projeto-de-lei-n-192-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/103/projeto-de-lei-n-193-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/102/projeto-de-lei-n-194-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/101/projeto-de-lei-n-195-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/100/projeto-de-lei-n-196-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2012/99/projeto-de-lei-n-197-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2012/98/projeto-de-lei-n-198-2012.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/127/projeto-de-lei-n-166-2011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/126/projeto-de-lei-n-167-2011.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/125/projeto-de-lei-n-168-2011.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/124/projeto-de-lei-n-169-2011.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/123/projeto-de-lei-n-170-2011.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/122/projeto-de-lei-n-172-2011.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/121/projeto-de-lei-n-173-2011.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/120/projeto-de-lei-n-174-2011.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/119/projeto-de-lei-n-175-2011.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/118/projeto-de-lei-n-176-2011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/117/projeto-de-lei-n-177-2011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/116/projeto-de-lei-n-178-2011.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/115/projeto-de-lei-n-179-2011.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/114/projeto-de-lei-n-182-2011.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/113/projeto-de-lei-n-183-2011.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/112/projeto-de-lei-n-184-2011.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/111/projeto-de-lei-n-185-2011.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/110/projeto-de-lei-n-186-2011.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/109/projeto-de-lei-n-187-2011.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/108/projeto-de-lei-n-188-2011.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/107/projeto-de-lei-n-189-2011.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/106/projeto-de-lei-n-190-2011.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/105/projeto-de-lei-n-191-2011.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/104/projeto-de-lei-n-192-2011.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/103/projeto-de-lei-n-193-2011.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/102/projeto-de-lei-n-194-2011.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/101/projeto-de-lei-n-195-2011.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2011/100/projeto-de-lei-n-196-2011.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2012/99/projeto-de-lei-n-197-2012.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2012/98/projeto-de-lei-n-198-2012.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="103.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="102.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="221.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>