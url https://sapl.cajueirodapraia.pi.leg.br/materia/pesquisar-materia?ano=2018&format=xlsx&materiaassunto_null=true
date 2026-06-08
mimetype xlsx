--- v0 (2025-10-15)
+++ v1 (2026-06-08)
@@ -51,363 +51,363 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/163/projeto-de-lei-n-025-2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/163/projeto-de-lei-n-025-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o vencimento Base Padrão de servidores Públicos do Municipio de Cajueiro da Praia para o ano de 2018 e dá outras providências.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/164/projeto-de-lei-n-026-2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/164/projeto-de-lei-n-026-2018.pdf</t>
   </si>
   <si>
     <t>Dá denominação de Rua Raimundo Laura a via Pública no Bairro Morro Branco e dá outras providências.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/165/projeto-de-lei-n-027-2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/165/projeto-de-lei-n-027-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Evangélico no Municipio de Cajueiro da Praia e dá outras providências.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_lei_no_028_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_lei_no_028_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção no pagamento de taxas de inscrição em concursos públicos no âmbito do Municipio de Cajueiro da Praia(PI) para eleitores convocados e nomeados que efetivamente trabalharem como mesários nas eleições politico-partidárias, em Plebiscitos e Referendos realizados pela Justiça Eleitoral do Piaui e dá outras providências.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/178/projeto_de_lei_no_029_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/178/projeto_de_lei_no_029_2018.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Defesa Civil(COMDEC) do Municipio de Cajueiro da Praia-PI e dá outras providências.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ZANATA</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_no_030_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_no_030_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do Hino Nacional e do Hino do Municipio de Cajueiro da Praia(PI) e Estudos Sobre a Cultura e Historia do Municipio, nas escolas de ensino fundamental, conforme especifica.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Prefeitura</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_no_031_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_no_031_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes para elaboração e execução da Lei Orçamentária Anual - LOA para o exercício financeiro de 2019, para a Reformulação do Plano Plurianual do período 2018 à 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_de_lei_no_032_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_de_lei_no_032_2018.pdf</t>
   </si>
   <si>
     <t>Concede reajuste aos vencimentos básicos dos professores da Educação Básica do municipio de Cajueiro da Praia, na forma em que dispõe e dá outras providências.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/192/projeto_de_lei_no_033_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/192/projeto_de_lei_no_033_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar por intermédio de certame licitatório, modalidade Leilão Público, tipo presencial/on-line, simultâneo, os bens móveis considerados inservíveis (irrecuperáveis, ociosos e/ou antieconômico) da Prefeitura Municipal de Cajueiro da Praia, conforme dispositivo na Lei Orgânica do Municipio e demais diplomas legais aplicáveis.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/193/projeto_de_lei_no_034_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/193/projeto_de_lei_no_034_2018.pdf</t>
   </si>
   <si>
     <t>Institui as Gratificações dos Serviços de Enfermeiro de Urgência; Técnico de Enfermagem de Urgência (GSTEU), dos Serviços de Socorrista (GSS) e dos Serviços dos servidores que exercem função de Técnico Auxiliar Administrativo e de Serviço Geral do Serviço Móvel de Urgência (GTADSG), e dá outras providências.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_lei_no_035_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_lei_no_035_2018.pdf</t>
   </si>
   <si>
     <t>Altera a gratificação da Lei nº 125/2009 sobre as funções gratificadas e dá outras providências.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/195/projeto_de_lei_no_036_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/195/projeto_de_lei_no_036_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Vias Públicas Municipais dá outras providências.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_lei_no_038_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_lei_no_038_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de vias públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento / Legislativo</t>
   </si>
   <si>
     <t>Stenio</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento-n-001-2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento-n-001-2018.pdf</t>
   </si>
   <si>
     <t>Requer a colocação de dois transformadores no Alto da Boa Vista na Comunidade Barra Grande.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento-n-002-2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento-n-002-2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja construído acesso para cadeirante e pessoas de mobilidade reduzida, Escola Maria Florência do Nascimento, na Comunidade Barrinha.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_no_003_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_no_003_2018.pdf</t>
   </si>
   <si>
     <t>Requer recuperação de pontos da BR-402 trecho entre Cajueiro da Praia à Parnaiba.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_004_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_004_2018.pdf</t>
   </si>
   <si>
     <t>Requer que a Secretaria de Educação ceda o espaço da Unidade Escolar Oscar Lima para a Secretaria de Segurança Publica do Estado.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOÃO PEDRO</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_005_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_005_2018.pdf</t>
   </si>
   <si>
     <t>Requer placas de avisos no salgado de Barra Grande.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Nathalia do Luciano</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_no_007_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_no_007_2018.pdf</t>
   </si>
   <si>
     <t>Requer reposição de lâmpadas nos postes, do povoado Camurupim.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_no_008_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_no_008_2018.pdf</t>
   </si>
   <si>
     <t>Requer reposição de lâmpadas nos postes, do povoado Carpino.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_no_009_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_no_009_2018.pdf</t>
   </si>
   <si>
     <t>Requer desobstrução das vias publicas na comunidade Barra Grande que acontece pelos os ônibus de turistas.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Zé Carlos</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_no_010_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_no_010_2018.pdf</t>
   </si>
   <si>
     <t>Requer colocação na planilha de coleta de lixo de mais uma comunidade(Morro Branco).</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_no_011_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_no_011_2018.pdf</t>
   </si>
   <si>
     <t>Requer que seja colocado Piçarra na via de acesso a fazenda Santana.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_no_012_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_no_012_2018.pdf</t>
   </si>
   <si>
     <t>Requer para que o Municipio de Cajueiro da Praia requeira para sua posse e administração e ou domínio as áreas da União ocupadas por campos de futebol e áreas de lazer.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_no_013_2018.pdf</t>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_no_013_2018.pdf</t>
   </si>
   <si>
     <t>Requer que veja a possibilidade e viabilidade de realização de Convenio do Fundo Municipal - CAJUEIRO PREV, com as instituições financeiras oficiais, a fim de que aposentados e pensionistas possam efetivar empréstimos consignados com as instituições.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -714,68 +714,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/163/projeto-de-lei-n-025-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/164/projeto-de-lei-n-026-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/165/projeto-de-lei-n-027-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_lei_no_028_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/178/projeto_de_lei_no_029_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_no_030_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_no_031_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_de_lei_no_032_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/192/projeto_de_lei_no_033_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/193/projeto_de_lei_no_034_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_lei_no_035_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/195/projeto_de_lei_no_036_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_lei_no_038_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento-n-001-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento-n-002-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_no_003_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_004_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_005_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_no_007_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_no_008_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_no_009_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_no_010_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_no_011_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_no_012_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_no_013_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/163/projeto-de-lei-n-025-2018.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/164/projeto-de-lei-n-026-2018.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/165/projeto-de-lei-n-027-2018.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/177/projeto_de_lei_no_028_2018.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/178/projeto_de_lei_no_029_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/179/projeto_de_lei_no_030_2018.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/183/projeto_de_lei_no_031_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/184/projeto_de_lei_no_032_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/192/projeto_de_lei_no_033_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/193/projeto_de_lei_no_034_2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/194/projeto_de_lei_no_035_2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/195/projeto_de_lei_no_036_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/196/projeto_de_lei_no_038_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/167/requerimento-n-001-2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento-n-002-2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento_no_003_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/181/requerimento_no_004_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/182/requerimento_no_005_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/185/requerimento_no_007_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/186/requerimento_no_008_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/187/requerimento_no_009_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/188/requerimento_no_010_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/189/requerimento_no_011_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento_no_012_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento_no_013_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="106.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="105.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>