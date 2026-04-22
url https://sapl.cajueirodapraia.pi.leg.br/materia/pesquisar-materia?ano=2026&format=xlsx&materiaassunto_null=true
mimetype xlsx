--- v0 (2026-03-08)
+++ v1 (2026-04-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="104">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -72,90 +72,300 @@
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>JOÃO PEDRO</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_decreto_legislativo_no_01_2026.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Cajueirense ao Exmº Srº Juiz Federal Régis de Souza Araújo e, dá outras providências.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/482/projeto_de_decreto_legislativo_no_02_2026.pdf</t>
   </si>
   <si>
     <t>Concede título de cidadão honorário Cajueirense ao Exmº Srº Min. do STJ, Benedito Gonçalves e, dá outras providências.</t>
   </si>
   <si>
+    <t>485</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Prefeitura</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_no_194_2026_-_sala_de_protecao_social_especial.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO E INSTITUCIONALIZAÇÃO DA SALA DE PROTEÇÃO SOCIAL ESPECIAL NO ÂMBITO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE CAJUEIRO DA PRAIA – PI E, DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>489</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_no_195_2025_-_nome_dos_cras.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DAS UNIDADES DO CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL – CRAS DO MUNICÍPIO DE CAJUEIRO DA PRAIA – PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>486</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_no_196_2026_-_aluguel_social.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DO BENEFÍCIO EVENTUAL DENOMINADO ALUGUEL SOCIAL NO ÂMBITO DO MUNICÍPIO DE CAJUEIRO DA PRAIA – PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>487</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/487/projeto_de_lei_no_197_2026_-_denominacao_de_arena_roberto_iluminar.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DENOMINAÇÃO DA ARENA ESPORTIVA LOCALIZADA NA RUA NORDESTE, NO MUNICÍPIO DE CAJUEIRO DA PRAIA - PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>490</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/490/projeto_de_lei_no_198_2026_-_declaracao_de_ultilidade_apae.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A DECLARAÇÃO COMO DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS - APAE DE CAJUEIRO DA PRAIA-PI</t>
+  </si>
+  <si>
+    <t>491</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_no_199_2026_-_conselho_social_do_contribuinte.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERA O ART. 311 DA LEI MUNICIPAL Nº 518/2024, QUE DISPÕE SOBRE A COMPOSIÇÃO DO CONSELHO MUNICIPAL DE CONTRIBUINTES, ADEQUANDO SUA ESTRUTURA PARA GARANTIR NÚMERO ÍMPAR DE MEMBROS E REPRESENTAÇÃO DA NOVA ORGANIZAÇÃO ADMINISTRATIVA DA FAZENDA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>488</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/488/projeto_de_lei_no_200_2026_-_cargos_temporarios_-_teste_seletivo_2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS DE APOIO EDUCACIONAL, CULTURAL E PEDAGÓGICO NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE CAJUEIRO DA PRAIA – PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>494</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>DANIELZINHO</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_no_202_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação do auditório localizado na Escola Municipal Oscar Lima, no Município de Cajueiro da Praia – PI, e dá outras providências.</t>
+  </si>
+  <si>
     <t>478</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento / Legislativo</t>
   </si>
   <si>
-    <t>DANIELZINHO</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_no_001_2026.pdf</t>
   </si>
   <si>
     <t>REQUER junto à Secretaria Municipal de Saúde a disponibilização e distribuição gratuita de repelentes para todas as gestantes deste município.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>VEUDO DAMASCENO</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/479/requerimento_no_002_2026.pdf</t>
   </si>
   <si>
     <t>REQUER a designação de uma equipe de limpeza para realizar a limpeza e capina das vias laterais a Rodovia Deputado Gerson Mourão, que liga o vilarejo de Barra Grande ao Vilarejo Barrinha.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/480/requerimento_no_003_2026.pdf</t>
   </si>
   <si>
     <t>REQUER a instalação de iluminação pública no Cemitério da localidade Barra Grande, neste município.</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>OZIOMAR</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/483/requerimento_no_004_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER a extensão da rede elétrica do Povoado Batuque até a Barra das Marisqueiras, neste município.</t>
+  </si>
+  <si>
+    <t>484</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/484/requerimento_no_005_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER a iluminação pública da BR 402 até o Povoado Lagoa de São José, neste município.</t>
+  </si>
+  <si>
+    <t>492</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/492/requerimento_no_006_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER junto ao Executivo Municipal que solicite ao DER-PI a construção de acostamento na PI 302, no trecho que inicia na entrada de Barra Grande(PI 302), ligando ao entroncamento Quatro Bocas, neste município de Cajueiro da Praia - Piauí.</t>
+  </si>
+  <si>
+    <t>493</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>JEFFERSON ROCHA</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_no_007_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER junto ao Executivo Municipal a colocação de calçamento poliédrico na Comunidade Boa Vista, neste município de Cajueiro da Praia - Piauí.</t>
+  </si>
+  <si>
+    <t>495</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/495/requerimento_no_009_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER junto ao Poder Executivo que providencie o roço e recuperação da via que começa na BR402 até Comunidade Boa Vista e, da via que liga Boa Vista até a Comunidade Gargalho, neste município.</t>
+  </si>
+  <si>
+    <t>496</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>DENIS PESCADOS</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/496/requerimento_no_010_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER a recuperação de todas as estradas vicinais deste município de Cajueiro da Praia, Estado do Piauí.</t>
+  </si>
+  <si>
+    <t>497</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/497/requerimento_no_011_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER a instalação de placa de identificação na entrada da Comunidade Canto Grande e, realização de limpeza e abertura ampla do matagal às margens da PI que dá acesso a referida comunidade, neste município de Cajueiro da Praia, Estado do Piauí.</t>
+  </si>
+  <si>
+    <t>498</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/498/requerimento_no_012_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER a abertura e adequação da rua/estrada na Comunidade Bom Princípio, bem como, a instalação de postes e iluminação pública na referida comunidade, neste município de Cajueiro da Praia, Estado do Piauí.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -459,69 +669,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_decreto_legislativo_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/482/projeto_de_decreto_legislativo_no_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/479/requerimento_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/480/requerimento_no_003_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_decreto_legislativo_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/482/projeto_de_decreto_legislativo_no_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_no_194_2026_-_sala_de_protecao_social_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_no_195_2025_-_nome_dos_cras.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_no_196_2026_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/487/projeto_de_lei_no_197_2026_-_denominacao_de_arena_roberto_iluminar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/490/projeto_de_lei_no_198_2026_-_declaracao_de_ultilidade_apae.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_no_199_2026_-_conselho_social_do_contribuinte.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/488/projeto_de_lei_no_200_2026_-_cargos_temporarios_-_teste_seletivo_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_no_202_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/479/requerimento_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/480/requerimento_no_003_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/483/requerimento_no_004_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/484/requerimento_no_005_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/492/requerimento_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/495/requerimento_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/496/requerimento_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/497/requerimento_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/498/requerimento_no_012_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H6"/>
+  <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="168.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.85546875" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -566,127 +776,559 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>33</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8">
+      <c r="A7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>36</v>
+      </c>
+      <c r="D7" t="s">
         <v>22</v>
       </c>
-      <c r="F6" t="s">
-[...6 lines deleted...]
-        <v>33</v>
+      <c r="E7" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" t="s">
+        <v>24</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="H7" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8">
+      <c r="A8" t="s">
+        <v>39</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" t="s">
+        <v>24</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H8" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8">
+      <c r="A9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B9" t="s">
+        <v>9</v>
+      </c>
+      <c r="C9" t="s">
+        <v>44</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" t="s">
+        <v>24</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H9" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
+      <c r="A10" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>48</v>
+      </c>
+      <c r="D10" t="s">
+        <v>22</v>
+      </c>
+      <c r="E10" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" t="s">
+        <v>24</v>
+      </c>
+      <c r="G10" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="H10" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8">
+      <c r="A11" t="s">
+        <v>51</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>52</v>
+      </c>
+      <c r="D11" t="s">
+        <v>22</v>
+      </c>
+      <c r="E11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" t="s">
+        <v>53</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>54</v>
+      </c>
+      <c r="H11" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8">
+      <c r="A12" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>57</v>
+      </c>
+      <c r="E12" t="s">
+        <v>58</v>
+      </c>
+      <c r="F12" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="H12" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>61</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" t="s">
+        <v>57</v>
+      </c>
+      <c r="E13" t="s">
+        <v>58</v>
+      </c>
+      <c r="F13" t="s">
+        <v>62</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>63</v>
+      </c>
+      <c r="H13" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>65</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" t="s">
+        <v>57</v>
+      </c>
+      <c r="E14" t="s">
+        <v>58</v>
+      </c>
+      <c r="F14" t="s">
+        <v>62</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H14" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>70</v>
+      </c>
+      <c r="D15" t="s">
+        <v>57</v>
+      </c>
+      <c r="E15" t="s">
+        <v>58</v>
+      </c>
+      <c r="F15" t="s">
+        <v>71</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="H15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>74</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>75</v>
+      </c>
+      <c r="D16" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" t="s">
+        <v>58</v>
+      </c>
+      <c r="F16" t="s">
+        <v>71</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="H16" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>78</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>79</v>
+      </c>
+      <c r="D17" t="s">
+        <v>57</v>
+      </c>
+      <c r="E17" t="s">
+        <v>58</v>
+      </c>
+      <c r="F17" t="s">
+        <v>13</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H17" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s">
+        <v>57</v>
+      </c>
+      <c r="E18" t="s">
+        <v>58</v>
+      </c>
+      <c r="F18" t="s">
+        <v>84</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>85</v>
+      </c>
+      <c r="H18" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" t="s">
+        <v>57</v>
+      </c>
+      <c r="E19" t="s">
+        <v>58</v>
+      </c>
+      <c r="F19" t="s">
+        <v>84</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H19" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>91</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>92</v>
+      </c>
+      <c r="D20" t="s">
+        <v>57</v>
+      </c>
+      <c r="E20" t="s">
+        <v>58</v>
+      </c>
+      <c r="F20" t="s">
+        <v>93</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H20" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>96</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>97</v>
+      </c>
+      <c r="D21" t="s">
+        <v>57</v>
+      </c>
+      <c r="E21" t="s">
+        <v>58</v>
+      </c>
+      <c r="F21" t="s">
+        <v>53</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H21" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>100</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>101</v>
+      </c>
+      <c r="D22" t="s">
+        <v>57</v>
+      </c>
+      <c r="E22" t="s">
+        <v>58</v>
+      </c>
+      <c r="F22" t="s">
+        <v>53</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="H22" t="s">
+        <v>103</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
+    <hyperlink ref="G7" r:id="rId6"/>
+    <hyperlink ref="G8" r:id="rId7"/>
+    <hyperlink ref="G9" r:id="rId8"/>
+    <hyperlink ref="G10" r:id="rId9"/>
+    <hyperlink ref="G11" r:id="rId10"/>
+    <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>