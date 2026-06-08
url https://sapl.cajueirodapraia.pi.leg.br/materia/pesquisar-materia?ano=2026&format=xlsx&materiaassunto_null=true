--- v1 (2026-04-22)
+++ v2 (2026-06-08)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="128">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -180,50 +180,110 @@
   <si>
     <t>200</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/488/projeto_de_lei_no_200_2026_-_cargos_temporarios_-_teste_seletivo_2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS TEMPORÁRIOS DE APOIO EDUCACIONAL, CULTURAL E PEDAGÓGICO NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE CAJUEIRO DA PRAIA – PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>DANIELZINHO</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_no_202_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do auditório localizado na Escola Municipal Oscar Lima, no Município de Cajueiro da Praia – PI, e dá outras providências.</t>
   </si>
   <si>
+    <t>499</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_no_203_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de logradouro público para a via pública ainda sem denominação oficial, localizada na cidade de Cajueiro da Praia-PI, Bairro Cajueiro de Cima e, dá outras providências.</t>
+  </si>
+  <si>
+    <t>500</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_no_204_2026_-_reajuste_salarial_dos_prof_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre e altera Lei Municipal nº 241 de 17 de maio de 2011 e atualiza o piso dos professores do município de Cajueiro da Praia-Pi no ano de 2024, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/501/projeto_de_lei_no_205_2026_-_alteracao_-_cargos_temporarios_-_intrutor_de_danca.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A AMPLIAÇÃO DO NÚMERO DE VAGAS PREVISTAS NA LEI MUNICIPAL Nº. 555 DE 12 DE MARÇO DE 2026, PARA O CARGO TEMPORÁRIO DE INSTRUTOR(A) DE DANÇA NO ÂMBITO DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE CAJUEIRO DA PRAIA – PI, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>502</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/502/projeto_de_lei_no_206_2026_-_nova_alteracao_de_cargos_e_atualiza._da_lei_519.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REORGANIZAÇÃO ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL, TRANSFORMANDO AS SECRETARIAS ADJUNTAS EM SUPERINTENDÊNCIAS DE GESTÃO DAS PASTAS ESPECÍFICAS, CRIANDO CARGOS COMISSIONADOS, ALTERANDO DISPOSITIVOS DA LEI MUNICIPAL Nº 519/2025 E SUAS ALTERAÇÕES POSTERIORES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>504</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_no_207_2026_-_alteracao_de_art_405_do_cod_tributario_iss.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DO ART. 405 DO CÓDIGO TRIBUTÁRIO MUNICIPAL DE CAJUEIRO DA PRAIA-PI, PARA ADEQUAR AS REGRAS DE DEDUÇÃO DE MATERIAIS NA BASE DE CÁLCULO DO ISSQN INCIDENTE SOBRE SERVIÇOS DE CONSTRUÇÃO CIVIL À JURISPRUDÊNCIA DOS TRIBUNAIS SUPERIORES.</t>
+  </si>
+  <si>
     <t>478</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento / Legislativo</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_no_001_2026.pdf</t>
   </si>
   <si>
     <t>REQUER junto à Secretaria Municipal de Saúde a disponibilização e distribuição gratuita de repelentes para todas as gestantes deste município.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>VEUDO DAMASCENO</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/479/requerimento_no_002_2026.pdf</t>
   </si>
   <si>
     <t>REQUER a designação de uma equipe de limpeza para realizar a limpeza e capina das vias laterais a Rodovia Deputado Gerson Mourão, que liga o vilarejo de Barra Grande ao Vilarejo Barrinha.</t>
@@ -322,50 +382,62 @@
     <t>REQUER a recuperação de todas as estradas vicinais deste município de Cajueiro da Praia, Estado do Piauí.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/497/requerimento_no_011_2026.pdf</t>
   </si>
   <si>
     <t>REQUER a instalação de placa de identificação na entrada da Comunidade Canto Grande e, realização de limpeza e abertura ampla do matagal às margens da PI que dá acesso a referida comunidade, neste município de Cajueiro da Praia, Estado do Piauí.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/498/requerimento_no_012_2026.pdf</t>
   </si>
   <si>
     <t>REQUER a abertura e adequação da rua/estrada na Comunidade Bom Princípio, bem como, a instalação de postes e iluminação pública na referida comunidade, neste município de Cajueiro da Praia, Estado do Piauí.</t>
+  </si>
+  <si>
+    <t>503</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/503/requerimento_no_014_2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER junto ao Poder Executivo que determine à Secretaria Municipal competente a adoção das providências necessárias, junto à Equatorial Piauí, no sentido de cobrar institucionalmente a realização de podas de árvores que estejam em contato ou oferecendo risco de contato com a rede elétrica no município de Cajueiro da Praia, Estado do Piauí e, dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -669,68 +741,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_decreto_legislativo_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/482/projeto_de_decreto_legislativo_no_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_no_194_2026_-_sala_de_protecao_social_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_no_195_2025_-_nome_dos_cras.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_no_196_2026_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/487/projeto_de_lei_no_197_2026_-_denominacao_de_arena_roberto_iluminar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/490/projeto_de_lei_no_198_2026_-_declaracao_de_ultilidade_apae.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_no_199_2026_-_conselho_social_do_contribuinte.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/488/projeto_de_lei_no_200_2026_-_cargos_temporarios_-_teste_seletivo_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_no_202_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/479/requerimento_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/480/requerimento_no_003_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/483/requerimento_no_004_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/484/requerimento_no_005_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/492/requerimento_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/495/requerimento_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/496/requerimento_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/497/requerimento_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/498/requerimento_no_012_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/481/projeto_de_decreto_legislativo_no_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/482/projeto_de_decreto_legislativo_no_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/485/projeto_de_lei_no_194_2026_-_sala_de_protecao_social_especial.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/489/projeto_de_lei_no_195_2025_-_nome_dos_cras.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/486/projeto_de_lei_no_196_2026_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/487/projeto_de_lei_no_197_2026_-_denominacao_de_arena_roberto_iluminar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/490/projeto_de_lei_no_198_2026_-_declaracao_de_ultilidade_apae.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/491/projeto_de_lei_no_199_2026_-_conselho_social_do_contribuinte.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/488/projeto_de_lei_no_200_2026_-_cargos_temporarios_-_teste_seletivo_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/494/projeto_de_lei_no_202_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/499/projeto_de_lei_no_203_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/500/projeto_de_lei_no_204_2026_-_reajuste_salarial_dos_prof_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/501/projeto_de_lei_no_205_2026_-_alteracao_-_cargos_temporarios_-_intrutor_de_danca.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/502/projeto_de_lei_no_206_2026_-_nova_alteracao_de_cargos_e_atualiza._da_lei_519.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/504/projeto_de_lei_no_207_2026_-_alteracao_de_art_405_do_cod_tributario_iss.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/478/requerimento_no_001_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/479/requerimento_no_002_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/480/requerimento_no_003_2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/483/requerimento_no_004_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/484/requerimento_no_005_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/492/requerimento_no_006_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/493/requerimento_no_007_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/495/requerimento_no_009_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/496/requerimento_no_010_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/497/requerimento_no_011_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/498/requerimento_no_012_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cajueirodapraia.pi.leg.br/media/sapl/public/materialegislativa/2026/503/requerimento_no_014_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="145.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -984,351 +1056,513 @@
       </c>
       <c r="D11" t="s">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>53</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>53</v>
       </c>
       <c r="G12" s="1" t="s">
+        <v>58</v>
+      </c>
+      <c r="H12" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="F13" t="s">
+        <v>24</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="G13" s="1" t="s">
+      <c r="H13" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
         <v>65</v>
       </c>
-      <c r="B14" t="s">
-[...2 lines deleted...]
-      <c r="C14" t="s">
+      <c r="D14" t="s">
+        <v>22</v>
+      </c>
+      <c r="E14" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" t="s">
+        <v>24</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="D14" t="s">
-[...8 lines deleted...]
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>22</v>
+      </c>
+      <c r="E15" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" t="s">
+        <v>24</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" t="s">
+      <c r="H15" t="s">
         <v>71</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
+        <v>22</v>
+      </c>
+      <c r="E16" t="s">
+        <v>23</v>
+      </c>
+      <c r="F16" t="s">
+        <v>24</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="H16" t="s">
         <v>75</v>
-      </c>
-[...13 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" t="s">
         <v>78</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="F17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>79</v>
       </c>
-      <c r="D17" t="s">
-[...8 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" t="s">
+        <v>78</v>
+      </c>
+      <c r="F18" t="s">
         <v>82</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="G18" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D18" t="s">
-[...5 lines deleted...]
-      <c r="F18" t="s">
+      <c r="H18" t="s">
         <v>84</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" t="s">
+        <v>78</v>
+      </c>
+      <c r="F19" t="s">
+        <v>82</v>
+      </c>
+      <c r="G19" s="1" t="s">
         <v>87</v>
       </c>
-      <c r="B19" t="s">
-[...2 lines deleted...]
-      <c r="C19" t="s">
+      <c r="H19" t="s">
         <v>88</v>
-      </c>
-[...13 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" t="s">
+        <v>78</v>
+      </c>
+      <c r="F20" t="s">
         <v>91</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="G20" s="1" t="s">
         <v>92</v>
       </c>
-      <c r="D20" t="s">
-[...5 lines deleted...]
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>94</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>95</v>
+      </c>
+      <c r="D21" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" t="s">
+        <v>78</v>
+      </c>
+      <c r="F21" t="s">
+        <v>91</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="H21" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>98</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>99</v>
+      </c>
+      <c r="D22" t="s">
+        <v>77</v>
+      </c>
+      <c r="E22" t="s">
+        <v>78</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B22" t="s">
-[...2 lines deleted...]
-      <c r="C22" t="s">
+      <c r="H22" t="s">
         <v>101</v>
       </c>
-      <c r="D22" t="s">
-[...5 lines deleted...]
-      <c r="F22" t="s">
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>102</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>103</v>
+      </c>
+      <c r="D23" t="s">
+        <v>77</v>
+      </c>
+      <c r="E23" t="s">
+        <v>78</v>
+      </c>
+      <c r="F23" t="s">
+        <v>104</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="H23" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>107</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>108</v>
+      </c>
+      <c r="D24" t="s">
+        <v>77</v>
+      </c>
+      <c r="E24" t="s">
+        <v>78</v>
+      </c>
+      <c r="F24" t="s">
+        <v>104</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="H24" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>77</v>
+      </c>
+      <c r="E25" t="s">
+        <v>78</v>
+      </c>
+      <c r="F25" t="s">
+        <v>113</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H25" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>116</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>117</v>
+      </c>
+      <c r="D26" t="s">
+        <v>77</v>
+      </c>
+      <c r="E26" t="s">
+        <v>78</v>
+      </c>
+      <c r="F26" t="s">
         <v>53</v>
       </c>
-      <c r="G22" s="1" t="s">
-[...3 lines deleted...]
-        <v>103</v>
+      <c r="G26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H26" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>120</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>121</v>
+      </c>
+      <c r="D27" t="s">
+        <v>77</v>
+      </c>
+      <c r="E27" t="s">
+        <v>78</v>
+      </c>
+      <c r="F27" t="s">
+        <v>53</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>124</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>125</v>
+      </c>
+      <c r="D28" t="s">
+        <v>77</v>
+      </c>
+      <c r="E28" t="s">
+        <v>78</v>
+      </c>
+      <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H28" t="s">
+        <v>127</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>